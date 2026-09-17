--- v11 (2026-08-27)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91986cc37d044a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb9bb1a9a934fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733b6e656ea84b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf105e299a406471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283ec783338c4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733b6e656ea84b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc88a097bc44c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf105e299a406471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SLI ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0031768937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>