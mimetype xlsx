--- v12 (2026-09-17)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb9bb1a9a934fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb075c347cec0455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf105e299a406471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb451dd4b98a74fbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc88a097bc44c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf105e299a406471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35d9b2e511524e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb451dd4b98a74fbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SLI ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0031768937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>