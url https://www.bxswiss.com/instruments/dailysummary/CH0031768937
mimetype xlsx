--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb075c347cec0455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e243df42cc4172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb451dd4b98a74fbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a717fee334e412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35d9b2e511524e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb451dd4b98a74fbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d2b31f5db5453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a717fee334e412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SLI ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0031768937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>240,153</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>239,125</x:t>
-[...296 lines deleted...]
-          <x:t>235,412</x:t>
+          <x:t>237,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>