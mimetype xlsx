--- v3 (2026-03-19)
+++ v4 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35644ead255f423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cb5d23b8b94a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6bd79d39ce43ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3892e47266b54686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107377c1dd164448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6bd79d39ce43ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc743b920d8c34716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3892e47266b54686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SLI ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0031768937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>