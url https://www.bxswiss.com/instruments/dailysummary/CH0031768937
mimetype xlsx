--- v4 (2026-04-08)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cb5d23b8b94a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611813f41da14832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3892e47266b54686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10492dbb5fb4789"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc743b920d8c34716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3892e47266b54686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca45110403547dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10492dbb5fb4789" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SLI ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0031768937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>