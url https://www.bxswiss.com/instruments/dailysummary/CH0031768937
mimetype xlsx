--- v5 (2026-04-28)
+++ v6 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611813f41da14832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f701da0e4245d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10492dbb5fb4789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51bd4b4f4ff24efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca45110403547dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10492dbb5fb4789" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42141ec157114609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51bd4b4f4ff24efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SLI ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0031768937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>225,646</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,962</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,960</x:t>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>