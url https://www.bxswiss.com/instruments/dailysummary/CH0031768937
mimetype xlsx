--- v6 (2026-05-18)
+++ v7 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f701da0e4245d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48ec4738b824b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51bd4b4f4ff24efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3362897aafb4c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42141ec157114609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51bd4b4f4ff24efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052ebac9618e4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3362897aafb4c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SLI ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0031768937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>224,733</x:t>
-[...232 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>222,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>