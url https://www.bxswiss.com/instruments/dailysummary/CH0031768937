--- v7 (2026-06-07)
+++ v8 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48ec4738b824b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd350048ca1394fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3362897aafb4c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reead2ff38e8a4635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052ebac9618e4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3362897aafb4c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a8d17859474c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reead2ff38e8a4635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SLI ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0031768937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>