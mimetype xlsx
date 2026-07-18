--- v8 (2026-06-28)
+++ v9 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd350048ca1394fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3810d7fbe34d4caf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reead2ff38e8a4635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f85258c7754f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a8d17859474c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reead2ff38e8a4635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792b52de83c84ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f85258c7754f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SLI ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0031768937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>