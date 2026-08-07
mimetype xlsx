--- v9 (2026-07-18)
+++ v10 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3810d7fbe34d4caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3f534877b94dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f85258c7754f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69d4ff433ba456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792b52de83c84ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f85258c7754f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0b6fb9d78a462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69d4ff433ba456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SLI ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0031768937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>