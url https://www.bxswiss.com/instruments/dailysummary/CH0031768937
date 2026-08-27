--- v10 (2026-08-07)
+++ v11 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3f534877b94dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91986cc37d044a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69d4ff433ba456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733b6e656ea84b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0b6fb9d78a462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69d4ff433ba456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283ec783338c4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733b6e656ea84b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SLI ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0031768937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>246,758</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>245,017</x:t>
-[...593 lines deleted...]
-          <x:t>247,047</x:t>
+          <x:t>245,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>