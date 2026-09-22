--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232d6c538a574cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28508ba5b6ab4cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a31c820517c4d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7484ffda100a4419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a61650a0f64643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a31c820517c4d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711335f491584ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7484ffda100a4419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF III - Equity Fund Switzerland Total (II) FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0025417491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>215,125</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,200</x:t>
-[...340 lines deleted...]
-          <x:t>214,475</x:t>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>213,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>