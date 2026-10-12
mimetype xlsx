--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28508ba5b6ab4cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486c0cdc396541ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7484ffda100a4419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4600820f824bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711335f491584ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7484ffda100a4419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaffdbe9fee94c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4600820f824bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF III - Equity Fund Switzerland Total (II) FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0025417491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>211,050</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,925</x:t>
-[...38 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>209,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>