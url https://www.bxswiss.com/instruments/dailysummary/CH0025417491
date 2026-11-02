--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486c0cdc396541ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650c3f100c13419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4600820f824bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R508354bff6a04c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaffdbe9fee94c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4600820f824bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c2281fc5ee4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R508354bff6a04c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF III - Equity Fund Switzerland Total (II) FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0025417491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>207,375</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,175</x:t>
-[...60 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>207,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,375</x:t>
-[...4 lines deleted...]
-          <x:t>206,525</x:t>
+          <x:t>207,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>210,600</x:t>
-[...31 lines deleted...]
-          <x:t>209,125</x:t>
+          <x:t>211,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>208,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>