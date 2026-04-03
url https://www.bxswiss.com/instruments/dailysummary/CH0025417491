--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe28a1535c445fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c652bb2b46480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5b7a9b1fbe4171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1997d99826438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd2548c160e4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5b7a9b1fbe4171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51e6d425ef64b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1997d99826438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF III - Equity Fund Switzerland Total (II) FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0025417491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>197,800</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,275</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>