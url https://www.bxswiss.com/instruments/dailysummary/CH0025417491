--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c652bb2b46480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51ad4ade1a040b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1997d99826438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29399f99261f4695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51e6d425ef64b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1997d99826438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d7d413f7d342ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29399f99261f4695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF III - Equity Fund Switzerland Total (II) FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0025417491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>198,875</x:t>
-[...576 lines deleted...]
-          <x:t>192,325</x:t>
+          <x:t>196,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>