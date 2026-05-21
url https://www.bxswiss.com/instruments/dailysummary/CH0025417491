--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51ad4ade1a040b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586aa4d7cad64b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29399f99261f4695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914568af49d446a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d7d413f7d342ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29399f99261f4695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f3c0f9a3714877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914568af49d446a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF III - Equity Fund Switzerland Total (II) FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0025417491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>196,300</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,025</x:t>
-[...134 lines deleted...]
-          <x:t>196,775</x:t>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>197,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>