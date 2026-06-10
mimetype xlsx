--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586aa4d7cad64b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49b5ea4f1504667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914568af49d446a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac0b0622c664b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f3c0f9a3714877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914568af49d446a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4dcee06d78e45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac0b0622c664b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF III - Equity Fund Switzerland Total (II) FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0025417491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>199,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,925</x:t>
-[...544 lines deleted...]
-          <x:t>201,650</x:t>
+          <x:t>201,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>