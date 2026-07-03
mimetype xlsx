--- v9 (2026-06-10)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49b5ea4f1504667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c1305030a74e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac0b0622c664b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef07cff1c3d4f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4dcee06d78e45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac0b0622c664b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a850f9cfbc4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef07cff1c3d4f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF III - Equity Fund Switzerland Total (II) FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0025417491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>198,400</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>197,600</x:t>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>196,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,575</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>201,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>202,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...262 lines deleted...]
-          <x:t>201,000</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>