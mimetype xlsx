--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c1305030a74e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3e7330789d47a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef07cff1c3d4f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a332ee929e4e66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a850f9cfbc4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef07cff1c3d4f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7522e362c35d4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a332ee929e4e66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF III - Equity Fund Switzerland Total (II) FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0025417491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>204,325</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,025</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>207,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,950</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>