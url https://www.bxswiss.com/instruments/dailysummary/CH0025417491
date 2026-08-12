--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3e7330789d47a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42aadfefcbe456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a332ee929e4e66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae48371e0ee94377"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7522e362c35d4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a332ee929e4e66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a682bcb1c164193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae48371e0ee94377" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF III - Equity Fund Switzerland Total (II) FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0025417491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>211,100</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>212,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,575</x:t>
-[...11 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,075</x:t>
-[...31 lines deleted...]
-          <x:t>211,550</x:t>
+          <x:t>213,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>215,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>211,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>