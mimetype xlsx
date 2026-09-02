--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42aadfefcbe456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232d6c538a574cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae48371e0ee94377"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a31c820517c4d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a682bcb1c164193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae48371e0ee94377" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a61650a0f64643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a31c820517c4d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF III - Equity Fund Switzerland Total (II) FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0025417491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>212,200</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,775</x:t>
-[...161 lines deleted...]
-          <x:t>211,950</x:t>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,050</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>215,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>