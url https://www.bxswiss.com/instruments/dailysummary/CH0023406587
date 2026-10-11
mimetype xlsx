--- v12 (2026-09-02)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b43b8287aaf4edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da859d05b464432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb1f3f21f3b40c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea00b2a7ca4e44e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a9440844df4555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb1f3f21f3b40c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d1d61207a940e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea00b2a7ca4e44e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Migros Bank (CH) Fonds - SwissStock AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0023406587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>202,680</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>