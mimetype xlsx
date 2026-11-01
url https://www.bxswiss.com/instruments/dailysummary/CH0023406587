--- v13 (2026-10-11)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da859d05b464432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4691dd2a0a49fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea00b2a7ca4e44e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8307a6b4ea7d40c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d1d61207a940e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea00b2a7ca4e44e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de2fba6682e45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8307a6b4ea7d40c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Migros Bank (CH) Fonds - SwissStock AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0023406587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>198,780</x:t>
-[...70 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>200,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,480</x:t>
-[...333 lines deleted...]
-          <x:t>193,450</x:t>
+          <x:t>199,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>