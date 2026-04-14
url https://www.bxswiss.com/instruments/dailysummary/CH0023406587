--- v4 (2026-03-14)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf01f68a2c834004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd8055139234899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acaf5c35a84488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317d87335648464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355fe086cf8241f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acaf5c35a84488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3159435884e4771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317d87335648464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Migros Bank (CH) Fonds - SwissStock AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0023406587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...549 lines deleted...]
-          <x:t>184,620</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,850</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>179,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>