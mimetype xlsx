--- v5 (2026-04-14)
+++ v6 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd8055139234899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5051183d0bd141c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317d87335648464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6737c781d7b426b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3159435884e4771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317d87335648464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ee8f174f394aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6737c781d7b426b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Migros Bank (CH) Fonds - SwissStock AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0023406587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>