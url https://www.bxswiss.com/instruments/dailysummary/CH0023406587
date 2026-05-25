--- v6 (2026-05-05)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5051183d0bd141c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b78c89d450475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6737c781d7b426b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da486c987a442dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ee8f174f394aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6737c781d7b426b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12a1d9f80d254e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da486c987a442dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Migros Bank (CH) Fonds - SwissStock AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0023406587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>188,780</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,080</x:t>
-[...11 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>190,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,440</x:t>
-[...205 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>188,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>187,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,340</x:t>
-[...85 lines deleted...]
-          <x:t>186,140</x:t>
+          <x:t>190,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>