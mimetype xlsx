--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b78c89d450475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd51ede1858f4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da486c987a442dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24ef524d3724cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12a1d9f80d254e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da486c987a442dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ba64f950ee435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24ef524d3724cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Migros Bank (CH) Fonds - SwissStock AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0023406587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>186,340</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,340</x:t>
-[...146 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>190,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,170</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>192,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,970</x:t>
-[...9 lines deleted...]
-          <x:t>192,510</x:t>
+          <x:t>190,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>