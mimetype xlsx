--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd51ede1858f4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f668129b734931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24ef524d3724cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref22cc0fe9c947fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ba64f950ee435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24ef524d3724cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2aa8a18f4564726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref22cc0fe9c947fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Migros Bank (CH) Fonds - SwissStock AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0023406587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,970</x:t>
-[...161 lines deleted...]
-          <x:t>192,010</x:t>
+          <x:t>190,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,910</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>192,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,210</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>