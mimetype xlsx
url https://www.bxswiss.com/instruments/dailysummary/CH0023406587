--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f668129b734931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a55ad61b0de42a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref22cc0fe9c947fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db794df74a848a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2aa8a18f4564726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref22cc0fe9c947fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb902e359e9954341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db794df74a848a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Migros Bank (CH) Fonds - SwissStock AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0023406587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>