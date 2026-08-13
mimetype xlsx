--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a55ad61b0de42a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3dd2f20c2141c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db794df74a848a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a460c283a44bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb902e359e9954341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db794df74a848a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fca92dbd224327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a460c283a44bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Migros Bank (CH) Fonds - SwissStock AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0023406587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>198,610</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>198,610</x:t>
-[...173 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,110</x:t>
-[...387 lines deleted...]
-          <x:t>201,280</x:t>
+          <x:t>204,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>