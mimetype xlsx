--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3dd2f20c2141c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b43b8287aaf4edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a460c283a44bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb1f3f21f3b40c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fca92dbd224327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a460c283a44bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a9440844df4555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb1f3f21f3b40c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Migros Bank (CH) Fonds - SwissStock AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0023406587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>202,270</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>205,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,470</x:t>
-[...296 lines deleted...]
-          <x:t>205,790</x:t>
+          <x:t>201,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>