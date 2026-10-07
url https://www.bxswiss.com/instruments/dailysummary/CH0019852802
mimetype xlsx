--- v12 (2026-08-29)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3229382615dc4337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614df2d13d274b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fafaa2f4f2c4bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ac5eaf397e4f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5e2311c8274f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fafaa2f4f2c4bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a781a701c2449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ac5eaf397e4f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMIM ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019852802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...473 lines deleted...]
-          <x:t>329,930</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>331,177</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>