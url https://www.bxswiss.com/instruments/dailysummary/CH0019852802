--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614df2d13d274b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67d1aa7f404446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ac5eaf397e4f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f40d9295e1944d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a781a701c2449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ac5eaf397e4f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e96c164b6d4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f40d9295e1944d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMIM ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019852802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>