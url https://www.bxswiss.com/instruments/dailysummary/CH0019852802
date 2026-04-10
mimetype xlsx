--- v5 (2026-03-14)
+++ v6 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bea9b874594a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8763919a1b6a404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78cd944ba7124e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21de1ee701b0444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24eb2ef0d14401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78cd944ba7124e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdca55d9196647a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21de1ee701b0444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMIM ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019852802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>