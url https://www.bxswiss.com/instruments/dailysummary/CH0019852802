--- v6 (2026-04-10)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8763919a1b6a404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa4cdf873394876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21de1ee701b0444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d212207744a4364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdca55d9196647a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21de1ee701b0444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2ef96c30394f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d212207744a4364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMIM ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019852802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>