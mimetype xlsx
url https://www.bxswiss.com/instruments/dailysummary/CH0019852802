--- v7 (2026-04-30)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa4cdf873394876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f3d56566fc48eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d212207744a4364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058081f2e2b849a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2ef96c30394f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d212207744a4364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2993629c35d4491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058081f2e2b849a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMIM ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019852802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>