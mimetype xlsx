--- v8 (2026-05-20)
+++ v9 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f3d56566fc48eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4924c0f24c457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058081f2e2b849a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7959943f371c4841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2993629c35d4491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058081f2e2b849a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2d016369634013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7959943f371c4841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMIM ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019852802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>312,295</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>314,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>