--- v9 (2026-06-09)
+++ v10 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4924c0f24c457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ebacf0a52148d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7959943f371c4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d1aa6ad6fb4c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2d016369634013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7959943f371c4841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c0ad38e48f4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d1aa6ad6fb4c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMIM ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019852802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>