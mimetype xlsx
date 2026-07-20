--- v10 (2026-06-29)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ebacf0a52148d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2540e32ada60490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d1aa6ad6fb4c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff0e33080a241a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c0ad38e48f4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d1aa6ad6fb4c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89beb38db7e147b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff0e33080a241a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMIM ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019852802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>