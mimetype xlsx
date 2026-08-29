--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2540e32ada60490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3229382615dc4337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff0e33080a241a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fafaa2f4f2c4bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89beb38db7e147b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff0e33080a241a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5e2311c8274f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fafaa2f4f2c4bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMIM ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019852802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>330,872</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>