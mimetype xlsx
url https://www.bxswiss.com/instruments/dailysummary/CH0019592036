--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a4e61bc70b41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d424163230848a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d9a3d2a4744c6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d2a47871e74902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re434ef6c0ae24590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d9a3d2a4744c6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2443dc4d9424053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d2a47871e74902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Market Tracker CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019592036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,750</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>