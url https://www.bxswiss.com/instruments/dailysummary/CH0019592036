--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d424163230848a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd93097c79814302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d2a47871e74902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767ade35029b43f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2443dc4d9424053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d2a47871e74902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897a2ebef73946b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767ade35029b43f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Market Tracker CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019592036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>220,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>