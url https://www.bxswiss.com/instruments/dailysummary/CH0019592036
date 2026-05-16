--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd93097c79814302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333e46ff12254fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767ade35029b43f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd50d3797df044eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897a2ebef73946b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767ade35029b43f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c9ea14b9ae40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd50d3797df044eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Market Tracker CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019592036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,000</x:t>
-[...16 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>225,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,950</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,950</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>228,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>228,550</x:t>
-[...117 lines deleted...]
-          <x:t>226,150</x:t>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>