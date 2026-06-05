--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333e46ff12254fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68174d810f045db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd50d3797df044eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d0a6ae90514d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c9ea14b9ae40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd50d3797df044eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a902acf4e04e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d0a6ae90514d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Market Tracker CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019592036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,950</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>225,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,050</x:t>
-[...65 lines deleted...]
-          <x:t>226,150</x:t>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>226,150</x:t>
-[...313 lines deleted...]
-          <x:t>227,750</x:t>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,650</x:t>
-[...193 lines deleted...]
-          <x:t>227,500</x:t>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>