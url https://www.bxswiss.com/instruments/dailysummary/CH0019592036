--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68174d810f045db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cc425b2e7d4d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d0a6ae90514d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b941aee8604690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a902acf4e04e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d0a6ae90514d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08463cf4c0c54b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b941aee8604690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Market Tracker CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019592036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>227,750</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,650</x:t>
-[...124 lines deleted...]
-          <x:t>227,150</x:t>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>226,150</x:t>
-[...70 lines deleted...]
-          <x:t>226,150</x:t>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,950</x:t>
-[...97 lines deleted...]
-          <x:t>232,300</x:t>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>232,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>232,900</x:t>
-[...112 lines deleted...]
-          <x:t>230,050</x:t>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>