--- v10 (2026-06-25)
+++ v11 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cc425b2e7d4d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18015da5438142cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b941aee8604690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e59c0230da34fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08463cf4c0c54b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b941aee8604690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33e0e51dde91435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e59c0230da34fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Market Tracker CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019592036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>