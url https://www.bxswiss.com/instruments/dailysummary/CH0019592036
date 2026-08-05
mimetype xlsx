--- v11 (2026-07-16)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18015da5438142cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8689b2a4d93e41d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e59c0230da34fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R486552b41b9d43ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33e0e51dde91435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e59c0230da34fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab70d54f46940f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R486552b41b9d43ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Market Tracker CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019592036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>244,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,900</x:t>
-[...141 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>244,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>247,350</x:t>
-[...58 lines deleted...]
-          <x:t>245,700</x:t>
+          <x:t>244,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...154 lines deleted...]
-          <x:t>244,850</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>