--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8689b2a4d93e41d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2b66602c82427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R486552b41b9d43ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4dd1ffccae4b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab70d54f46940f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R486552b41b9d43ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9b6486d7b14272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4dd1ffccae4b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Market Tracker CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019592036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>247,950</x:t>
-[...16 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>248,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,850</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>245,700</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>246,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>248,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>