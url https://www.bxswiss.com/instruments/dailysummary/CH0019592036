--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2b66602c82427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7388c7d8502426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4dd1ffccae4b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf88ad093cd434d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9b6486d7b14272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4dd1ffccae4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a5d9b448554683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf88ad093cd434d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Market Tracker CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019592036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>244,200</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...482 lines deleted...]
-          <x:t>246,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>246,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>