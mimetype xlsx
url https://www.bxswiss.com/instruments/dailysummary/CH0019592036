--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7388c7d8502426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633d857f3ec14912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf88ad093cd434d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c6d85828524c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a5d9b448554683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf88ad093cd434d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b5583d46ad54ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c6d85828524c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Market Tracker CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019592036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>246,300</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,000</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>