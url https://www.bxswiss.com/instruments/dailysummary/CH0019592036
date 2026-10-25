--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633d857f3ec14912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba16e937c2849f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c6d85828524c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra240381d0bb24a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b5583d46ad54ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c6d85828524c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be212c4b34c44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra240381d0bb24a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Market Tracker CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019592036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>244,900</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...559 lines deleted...]
-          <x:t>236,000</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>