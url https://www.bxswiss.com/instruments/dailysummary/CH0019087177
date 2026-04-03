--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e286a6b809643a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d326321f98b41e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b80243a94c4592"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0177f6c2c1274cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fb21c908f042e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b80243a94c4592" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96995d6b2b98455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0177f6c2c1274cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Mid Small Cap CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.565,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.677,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.762,500</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>9.510,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.665,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.540,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.540,000</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.105,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.170,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.062,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.095,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.065,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.130,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.045,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.065,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.960,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.835,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.845,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.770,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.662,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.870,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.745,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.832,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.907,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.892,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.912,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.980,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.892,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.872,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.995,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.067,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.167,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.132,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>