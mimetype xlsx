--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d326321f98b41e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e31d08fba474897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0177f6c2c1274cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dc71dc4d4e541e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96995d6b2b98455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0177f6c2c1274cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a3fcbd6a7d4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dc71dc4d4e541e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Mid Small Cap CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>9.550,000</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.662,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.870,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.745,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.832,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.907,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.892,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.912,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.980,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.892,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.872,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.995,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.067,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.167,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.002,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.132,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.050,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.222,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.260,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.272,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.277,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.222,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.242,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.335,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.257,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.367,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.437,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.520,000</x:t>
-[...16 lines deleted...]
-          <x:t>9.557,500</x:t>
+          <x:t>9.552,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.437,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.442,500</x:t>
-[...539 lines deleted...]
-          <x:t>9.132,500</x:t>
+          <x:t>9.527,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.567,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.642,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.542,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.612,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.592,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.612,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.552,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.577,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.602,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.780,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.602,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.757,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.647,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.712,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.770,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.617,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.642,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.622,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.662,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.572,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.602,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.607,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.662,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.597,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.622,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>