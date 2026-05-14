--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e31d08fba474897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74f1213d11d4795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dc71dc4d4e541e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f53a56c0334f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a3fcbd6a7d4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dc71dc4d4e541e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e03b405fff42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f53a56c0334f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Mid Small Cap CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.257,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.372,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.237,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.367,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.607,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.662,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.597,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.622,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.622,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.547,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.457,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.462,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.437,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.402,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.467,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.392,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.397,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.502,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.572,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.487,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.522,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.517,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.577,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.567,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.667,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.667,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.842,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.800,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.855,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.810,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.757,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.707,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.667,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.722,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.780,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.737,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>