--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74f1213d11d4795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec148d623f7410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f53a56c0334f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c06b2c1a3a4dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e03b405fff42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f53a56c0334f6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21082563d5b54436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c06b2c1a3a4dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Mid Small Cap CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.572,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.487,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.522,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.517,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.577,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.497,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.567,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>9.602,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.667,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.667,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.842,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.800,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.855,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.810,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.757,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.707,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.667,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.722,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.752,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.780,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.602,500</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>9.712,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.742,500</x:t>
-[...4 lines deleted...]
-          <x:t>9.647,500</x:t>
+          <x:t>9.737,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.780,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.712,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.737,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.682,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.752,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.722,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.855,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.697,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.805,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.825,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.845,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.825,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.985,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.800,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.855,000</x:t>
-[...90 lines deleted...]
-          <x:t>9.737,500</x:t>
+          <x:t>9.975,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.922,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.925,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.925,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.015,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.060,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.190,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.065,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.160,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>