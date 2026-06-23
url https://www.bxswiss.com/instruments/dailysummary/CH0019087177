--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec148d623f7410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d859c3aa8c4a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c06b2c1a3a4dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf27b2343e18c4e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21082563d5b54436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c06b2c1a3a4dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc8cba34ee740ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf27b2343e18c4e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Mid Small Cap CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>9.875,000</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.840,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.925,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.025,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.030,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.970,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.015,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.170,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.205,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.125,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.160,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.170,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.165,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.067,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.042,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.145,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.135,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.090,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.220,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.080,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.155,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.205,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.200,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.260,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.280,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.327,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.310,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.347,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.367,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.367,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>