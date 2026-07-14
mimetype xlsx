--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d859c3aa8c4a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ec5eeca9364252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf27b2343e18c4e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c19afbf5504088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc8cba34ee740ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf27b2343e18c4e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9ec5f6322a487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c19afbf5504088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Mid Small Cap CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>10.085,000</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.220,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.080,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.155,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.200,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.205,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>10.130,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.255,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.185,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.115,000</x:t>
-[...43 lines deleted...]
-          <x:t>10.155,000</x:t>
+          <x:t>10.200,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.260,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.280,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.332,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.215,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.135,000</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>10.327,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.320,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.342,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.275,000</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.347,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.367,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.305,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.367,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.345,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.252,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.320,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.325,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.385,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.465,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.435,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.385,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.385,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.435,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.480,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.455,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.482,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.702,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.460,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.667,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.717,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.717,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.647,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.570,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.415,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.450,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.505,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.470,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.470,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.542,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.510,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.677,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.485,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>