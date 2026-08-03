--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ec5eeca9364252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0829796960ba4ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c19afbf5504088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6ad08b663e4ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9ec5f6322a487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c19afbf5504088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5d797919de4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6ad08b663e4ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Mid Small Cap CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>10.235,000</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.702,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.460,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.667,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.717,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.717,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.647,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.570,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.415,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.450,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.505,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.470,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.470,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.542,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.510,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.677,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.485,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.647,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.557,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.632,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.597,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.582,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.622,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.582,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.642,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.637,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.642,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.642,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.530,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.545,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.557,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.462,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.482,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.482,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.427,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.462,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.417,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.402,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.432,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.255,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.185,000</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>10.342,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>10.395,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.337,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.482,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>10.390,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.477,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.602,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.477,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.702,500</x:t>
-[...26 lines deleted...]
-          <x:t>10.717,500</x:t>
+          <x:t>10.507,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.492,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.612,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.492,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.607,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.622,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.637,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.717,500</x:t>
-[...161 lines deleted...]
-          <x:t>10.657,500</x:t>
+          <x:t>10.562,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.567,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.567,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.682,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.567,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.622,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.682,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.697,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.612,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.622,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>