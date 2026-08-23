--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0829796960ba4ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc084062aa3e744c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6ad08b663e4ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca52cc0e2e374da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5d797919de4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6ad08b663e4ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e45ab4b39e4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca52cc0e2e374da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Mid Small Cap CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.462,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.417,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.402,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.432,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.342,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.482,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.477,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10.602,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.507,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.492,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.612,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.492,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.607,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.622,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.562,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.567,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.567,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.682,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.567,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.622,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.682,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.697,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.612,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.622,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.627,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.627,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.667,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.882,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.682,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.877,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.942,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.947,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.902,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.927,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.080,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.972,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.977,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.912,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.922,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.897,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.010,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.975,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.902,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.907,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.842,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.817,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.727,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.722,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10.702,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.460,000</x:t>
-[...38 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.742,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.742,500</x:t>
-[...21 lines deleted...]
-          <x:t>10.747,500</x:t>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.712,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.752,500</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>10.622,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>