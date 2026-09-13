--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc084062aa3e744c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5847fe5d13964db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca52cc0e2e374da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f0a02502634370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e45ab4b39e4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca52cc0e2e374da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455a7cdeab7c4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f0a02502634370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Mid Small Cap CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>10.492,500</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.010,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.975,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.902,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.907,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.842,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.817,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.727,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.722,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.702,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.752,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.852,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.837,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.812,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.837,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.822,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.950,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.960,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.905,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.827,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.827,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.817,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.702,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.717,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.812,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.772,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.802,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.747,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.852,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.787,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.857,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.802,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.812,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.677,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.682,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.692,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.722,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.607,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.627,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>10.752,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.552,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.557,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>