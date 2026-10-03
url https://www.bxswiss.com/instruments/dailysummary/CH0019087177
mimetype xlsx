--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5847fe5d13964db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74b5fee5c374fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f0a02502634370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11998195939d4165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455a7cdeab7c4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f0a02502634370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec8a7a0b0114ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11998195939d4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Mid Small Cap CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.817,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.702,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.717,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.812,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.772,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.802,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.747,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.852,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.787,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.857,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.802,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.812,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.677,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.682,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.692,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.722,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.607,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.627,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.552,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.557,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.597,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.602,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.557,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.492,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.492,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.472,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.552,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.472,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.552,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.587,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.722,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.692,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.672,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.842,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.000,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.980,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.010,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.902,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.902,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.960,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.005,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.045,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.070,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.040,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.990,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.030,000</x:t>
-[...26 lines deleted...]
-          <x:t>11.050,000</x:t>
+          <x:t>11.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.950,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.010,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.927,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.995,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.010,000</x:t>
-[...60 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>10.827,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.832,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.882,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.950,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.872,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.877,500</x:t>
-[...495 lines deleted...]
-          <x:t>10.557,500</x:t>
+          <x:t>10.887,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>