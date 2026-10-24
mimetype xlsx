--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74b5fee5c374fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b07c8da8fd14680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11998195939d4165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47388d24ef54177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec8a7a0b0114ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11998195939d4165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e864f539d6e4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47388d24ef54177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Mid Small Cap CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>10.792,500</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.857,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.782,500</x:t>
-[...232 lines deleted...]
-          <x:t>10.752,500</x:t>
+          <x:t>11.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.000,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.980,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.010,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.902,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.902,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.960,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.005,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.045,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.070,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.040,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.950,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.010,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.927,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.827,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.832,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.882,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.950,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.887,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.912,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.975,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.882,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.927,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.980,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.010,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.900,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.867,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.747,500</x:t>
-[...16 lines deleted...]
-          <x:t>10.857,500</x:t>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.867,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.950,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.975,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.025,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.842,500</x:t>
+          <x:t>11.060,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.990,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.010,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.090,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.035,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.135,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.000,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>10.887,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.135,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.265,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.325,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.200,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.175,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.250,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.260,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.370,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.345,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.452,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.417,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.422,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.432,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.290,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.335,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>