--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf577489dbd1c4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b76345222e4d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495f4df912f34125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b47b222573e46b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edbccd458dd4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495f4df912f34125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a16a112d82c4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b47b222573e46b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Equities CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4.419,000</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.585,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.588,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.563,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.567,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.555,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.555,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.527,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.534,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.545,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.552,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.530,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.531,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.536,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.536,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.508,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.510,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.513,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.482,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.487,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.482,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.482,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.464,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.476,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.481,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.498,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.471,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.482,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.490,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.490,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.458,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.479,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.467,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.529,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.460,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.525,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.517,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.531,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.510,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.521,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.543,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.506,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.528,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.542,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.554,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.538,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.538,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.509,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.525,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.496,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.513,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.529,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.504,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.496,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.498,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.461,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.461,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.474,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.480,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.437,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.458,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.471,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.444,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4.455,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.454,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.479,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.446,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.469,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.469,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.479,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.444,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.466,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.412,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.409,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.435,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.396,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4.413,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.425,000</x:t>
-[...43 lines deleted...]
-          <x:t>4.442,500</x:t>
+          <x:t>4.376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.413,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.338,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.339,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.348,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.349,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.390,000</x:t>
-[...566 lines deleted...]
-          <x:t>4.525,000</x:t>
+          <x:t>4.313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.315,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.321,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.296,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.297,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>