--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b76345222e4d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945062eb6e5e47cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b47b222573e46b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ff8e91ffcc4568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a16a112d82c4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b47b222573e46b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd068cd2dfbdc453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ff8e91ffcc4568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Equities CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4.490,000</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.474,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.480,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.437,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.458,500</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.471,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.444,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.455,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.454,500</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.479,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>4.471,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.446,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.469,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.469,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.479,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.444,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.455,500</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>4.466,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.412,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.447,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.409,000</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.321,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.335,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.296,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.297,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.325,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.348,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.314,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.338,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.309,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.317,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.276,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.304,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.323,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.296,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.309,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.324,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.356,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.309,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.349,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.341,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.354,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.311,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.314,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.331,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.389,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.327,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.386,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.418,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.406,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.419,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.422,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.388,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.365,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.387,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.386,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.423,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.389,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.393,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.359,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.343,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.344,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.304,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.278,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.292,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.303,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.338,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.296,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.297,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>