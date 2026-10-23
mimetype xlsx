--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R945062eb6e5e47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4984e420e58c4faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ff8e91ffcc4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797fe8795e4f4f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd068cd2dfbdc453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ff8e91ffcc4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a0bfd0948b4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797fe8795e4f4f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Equities CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4.454,500</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.331,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.389,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.327,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.386,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.382,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.418,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.406,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.419,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.422,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.388,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.365,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.387,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.386,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.423,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.389,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.393,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.359,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.343,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.344,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.304,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.278,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.292,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.303,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.338,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.296,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.297,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.311,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.348,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.300,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.327,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.367,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.389,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.343,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.356,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.356,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.367,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.317,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.330,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.303,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.314,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.275,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.275,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.314,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.303,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.334,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.348,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.364,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.344,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.361,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.416,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.362,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.366,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.370,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.423,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.370,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.416,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.432,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.478,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.425,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.475,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.494,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.509,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.473,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.479,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>4.297,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.460,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.482,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.453,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.482,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.491,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.504,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.470,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.500,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.489,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.489,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.522,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.552,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.504,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.543,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>