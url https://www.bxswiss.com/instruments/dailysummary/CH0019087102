--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf3566c30fd4390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec989e82082476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077690ff279440e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7c6d7b3a3149fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec3af0d2f9e64225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077690ff279440e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d694d0cf2cc447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7c6d7b3a3149fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Equities CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.113,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.113,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.038,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.069,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.889,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.941,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.879,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.920,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.934,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.953,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.902,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.939,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.926,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.964,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.923,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.934,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.942,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.942,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.872,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.882,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.844,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.804,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.806,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.829,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.838,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.752,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.755,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.696,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.811,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.671,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.773,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.783,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.809,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.760,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.805,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.849,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.882,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.868,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.866,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.850,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.841,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.841,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.808,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.822,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.828,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.822,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.847,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.864,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.892,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.858,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.886,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.944,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.960,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.921,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.958,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.942,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.901,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.940,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>