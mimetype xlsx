--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec989e82082476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9911a1a9bb9459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7c6d7b3a3149fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55bd5716054346af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d694d0cf2cc447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7c6d7b3a3149fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1146fd1d12cd4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55bd5716054346af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Equities CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4.027,000</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.696,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.811,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.671,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.773,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.783,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.809,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.760,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.805,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.849,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.882,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.868,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.866,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.850,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.841,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.841,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.808,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.822,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.828,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.822,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.847,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.864,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.892,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.858,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.886,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.944,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.960,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.987,500</x:t>
-[...11 lines deleted...]
-          <x:t>3.875,500</x:t>
+          <x:t>3.921,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.958,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.928,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.942,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.875,500</x:t>
-[...16 lines deleted...]
-          <x:t>4.003,000</x:t>
+          <x:t>3.901,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.940,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.939,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.885,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.894,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.004,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.024,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.970,000</x:t>
-[...463 lines deleted...]
-          <x:t>3.940,500</x:t>
+          <x:t>3.983,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.993,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.998,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.009,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.974,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.009,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.045,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.072,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.039,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.044,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.993,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.987,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.028,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.052,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.070,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.049,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.060,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.067,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.096,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.062,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.072,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.062,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.066,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.041,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.047,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.057,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.057,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.118,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.097,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.081,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.090,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.067,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.074,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.072,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.091,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.047,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.052,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.041,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.039,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.115,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>