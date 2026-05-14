--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9911a1a9bb9459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f5c143a6c04fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55bd5716054346af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f6ca41766d4cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1146fd1d12cd4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55bd5716054346af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49fd369190eb4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f6ca41766d4cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Equities CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.993,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.987,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.028,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.052,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.070,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.049,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.060,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.067,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.096,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.062,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.072,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.062,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.066,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.041,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.047,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.057,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.057,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.118,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.097,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.081,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.090,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.067,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.074,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.072,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.091,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.047,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.052,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.041,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.039,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.064,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.071,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.073,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.081,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.056,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.056,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.072,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.027,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.072,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.075,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.076,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.004,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.024,000</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>4.009,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>4.049,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.067,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.988,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.060,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4.067,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.076,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.079,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.033,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.037,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.062,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.033,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.049,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.096,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.062,000</x:t>
-[...53 lines deleted...]
-          <x:t>4.057,000</x:t>
+          <x:t>4.147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.093,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.123,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.117,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.087,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.077,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.093,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.077,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.086,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.073,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.093,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.118,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>4.039,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.076,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.115,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>