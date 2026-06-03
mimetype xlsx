--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f5c143a6c04fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2c6df401284375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f6ca41766d4cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552ba898cef4456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49fd369190eb4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f6ca41766d4cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aac4d448e2d4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552ba898cef4456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Equities CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4.067,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.076,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.079,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.033,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.037,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.062,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.033,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.049,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.096,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.062,000</x:t>
-[...53 lines deleted...]
-          <x:t>4.057,000</x:t>
+          <x:t>4.147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.093,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.123,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.117,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.087,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.077,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.093,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.077,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.086,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.073,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.093,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.118,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>4.041,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.076,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.093,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.118,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.039,000</x:t>
+          <x:t>4.076,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.115,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.089,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.094,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.071,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.068,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.112,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.162,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.130,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.130,500</x:t>
-[...333 lines deleted...]
-          <x:t>4.115,500</x:t>
+          <x:t>4.148,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.113,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.181,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.190,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.185,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.193,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.195,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.243,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.257,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.272,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.240,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.216,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.222,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.211,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.263,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.255,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.230,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.171,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.181,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>