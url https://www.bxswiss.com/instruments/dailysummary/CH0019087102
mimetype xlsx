--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2c6df401284375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad8b651c0dd4884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552ba898cef4456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51db27d3690f4456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aac4d448e2d4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552ba898cef4456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2aa049baf64974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51db27d3690f4456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Equities CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>4.113,500</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.193,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.195,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.243,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.257,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.272,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.240,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.216,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.222,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.211,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.263,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.255,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.227,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.230,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.171,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.166,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.181,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4.162,000</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.184,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.181,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.225,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.205,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.200,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.228,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.213,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.193,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.236,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.190,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.155,500</x:t>
-[...70 lines deleted...]
-          <x:t>4.257,500</x:t>
+          <x:t>4.218,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.219,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.228,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.184,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.219,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.223,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.268,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.219,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.228,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.264,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.289,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.258,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.289,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.336,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.336,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.271,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.298,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.272,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.231,500</x:t>
-[...112 lines deleted...]
-          <x:t>4.181,500</x:t>
+          <x:t>4.284,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.289,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.326,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.280,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.316,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.329,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.302,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.319,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.339,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.327,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.322,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.346,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.346,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>