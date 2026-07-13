--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad8b651c0dd4884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d76a3b5496a4471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51db27d3690f4456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18b23798fb747b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2aa049baf64974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51db27d3690f4456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4420db0fc994530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18b23798fb747b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Equities CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4.257,500</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.223,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.268,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.219,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.228,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.264,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.289,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.258,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.289,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.336,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.336,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.270,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.271,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.298,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.272,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.231,500</x:t>
-[...313 lines deleted...]
-          <x:t>4.264,000</x:t>
+          <x:t>4.284,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.289,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.258,500</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>4.326,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.280,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.316,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.320,000</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.322,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.346,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.310,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.346,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.313,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.340,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.395,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.391,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.451,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.388,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.437,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.387,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.412,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.423,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.411,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.431,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.449,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.458,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.426,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.442,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.425,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.437,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.411,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.523,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.519,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.512,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.485,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.499,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.507,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.509,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.447,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.477,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.489,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.484,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.486,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.456,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.412,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.421,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.429,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.395,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.411,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.425,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.443,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.411,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.431,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>