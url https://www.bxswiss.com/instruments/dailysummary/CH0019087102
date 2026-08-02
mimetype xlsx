--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d76a3b5496a4471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb7a2a1e39c4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18b23798fb747b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad14fbd0c82843a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4420db0fc994530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18b23798fb747b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6dffa1e52f64166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad14fbd0c82843a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Equities CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>4.349,500</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.425,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.437,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.411,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.523,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.426,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.519,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.512,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.514,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.485,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.499,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.507,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.509,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.447,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.477,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.489,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.484,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.486,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.456,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.412,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.421,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.429,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.439,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.395,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4.391,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.411,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.425,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.443,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.411,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.431,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.431,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.468,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.422,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.454,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.430,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.439,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.403,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.428,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.422,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.453,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.418,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.450,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.428,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.456,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.454,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.459,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.476,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.449,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.457,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.465,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.423,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.419,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.444,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.413,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.425,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.443,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.457,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.431,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.442,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.442,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.349,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.390,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.437,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.430,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.429,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.469,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.429,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.448,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.458,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.490,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.490,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.490,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.513,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.470,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.475,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.465,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.505,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.465,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.483,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.510,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.526,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.451,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.388,500</x:t>
-[...301 lines deleted...]
-          <x:t>4.431,000</x:t>
+          <x:t>4.462,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>