--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb7a2a1e39c4c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf577489dbd1c4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad14fbd0c82843a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495f4df912f34125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6dffa1e52f64166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad14fbd0c82843a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edbccd458dd4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495f4df912f34125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pictet CH - Swiss Equities CHF IYD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0019087102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.419,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.444,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.413,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.425,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>09.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.443,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.457,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.431,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.442,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.442,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.349,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.390,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.437,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.430,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.429,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.439,000</x:t>
-[...156 lines deleted...]
-          <x:t>4.459,000</x:t>
+          <x:t>4.469,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.429,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.448,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.458,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.490,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.490,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.490,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.513,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.470,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.475,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.465,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.505,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.465,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.483,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.510,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.526,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.451,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.462,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.474,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.478,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.457,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.459,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.480,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.510,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.461,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.504,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.556,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.504,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.553,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.572,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.582,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.552,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.557,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.565,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.586,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.562,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.562,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.566,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.581,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.559,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.575,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.585,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.588,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.563,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.567,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.555,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.555,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.527,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.534,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.545,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.552,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.530,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.531,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.536,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.536,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.508,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.510,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.513,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.482,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.487,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.482,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.482,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.464,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.476,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>28.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.481,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.498,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.471,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.482,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.490,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.490,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.458,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4.490,500</x:t>
-[...90 lines deleted...]
-          <x:t>4.462,500</x:t>
+          <x:t>4.479,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.467,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.529,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.460,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.525,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>