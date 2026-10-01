--- v11 (2026-09-10)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41765c33a634f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c406971320406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2766611d0e94471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab9408d17da422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a27fd7e000a44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2766611d0e94471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f02eb0921145ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab9408d17da422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0017142719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>