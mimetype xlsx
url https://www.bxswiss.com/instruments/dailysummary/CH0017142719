--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c406971320406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d3d660cd0f48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab9408d17da422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2cee8386da44aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f02eb0921145ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab9408d17da422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1106338a5a014549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2cee8386da44aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0017142719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>