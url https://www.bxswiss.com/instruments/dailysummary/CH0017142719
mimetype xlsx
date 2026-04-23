--- v4 (2026-03-17)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radcff91c6a6a4145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7742e774bfc144c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c48af5e99c415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa927a601214c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc7577f5be242b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c48af5e99c415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21968355d404e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa927a601214c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0017142719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>131,152</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>