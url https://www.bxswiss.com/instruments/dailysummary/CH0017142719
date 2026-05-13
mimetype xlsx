--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7742e774bfc144c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6189ab270e43479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa927a601214c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82dc022159824104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21968355d404e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa927a601214c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e364ef626f41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82dc022159824104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0017142719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,265</x:t>
-[...225 lines deleted...]
-          <x:t>134,331</x:t>
+          <x:t>135,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>