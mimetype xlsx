--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6189ab270e43479a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c272ed049bb4589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82dc022159824104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a843070af8b46ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e364ef626f41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82dc022159824104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68e1a58eac845c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a843070af8b46ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0017142719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>