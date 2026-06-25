--- v7 (2026-06-03)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c272ed049bb4589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d4f005158f4686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a843070af8b46ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re817582f9b8b43b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68e1a58eac845c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a843070af8b46ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119234181e6e47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re817582f9b8b43b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0017142719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>