--- v8 (2026-06-25)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d4f005158f4686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8dfc2075994fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re817582f9b8b43b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43c572f33424815"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119234181e6e47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re817582f9b8b43b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc26c2b9ad11429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43c572f33424815" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0017142719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>145,546</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>