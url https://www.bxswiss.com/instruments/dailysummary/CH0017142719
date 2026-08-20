--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8dfc2075994fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759f5fe8aab24ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43c572f33424815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3832929304a14c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc26c2b9ad11429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43c572f33424815" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48bbebcd6b0409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3832929304a14c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0017142719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>