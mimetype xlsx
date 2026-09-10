--- v10 (2026-08-20)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759f5fe8aab24ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41765c33a634f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3832929304a14c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2766611d0e94471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48bbebcd6b0409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3832929304a14c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a27fd7e000a44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2766611d0e94471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0017142719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>