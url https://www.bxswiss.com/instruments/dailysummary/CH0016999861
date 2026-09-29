--- v10 (2026-09-08)
+++ v11 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra355fc0cac004e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c2610f992147e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad230b8ef19740a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201654cd195d44ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066b3d5aa0574125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad230b8ef19740a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4d44adebe1499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201654cd195d44ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>103,272</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>103,227</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>