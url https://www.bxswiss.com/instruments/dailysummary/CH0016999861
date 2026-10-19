--- v11 (2026-09-29)
+++ v12 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c2610f992147e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac6ad1e1d51451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201654cd195d44ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b77ba91f15545ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4d44adebe1499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201654cd195d44ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d30dc58fa84d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b77ba91f15545ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>102,514</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,535</x:t>
-[...306 lines deleted...]
-          <x:t>101,623</x:t>
+          <x:t>103,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>