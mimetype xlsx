--- v12 (2026-10-19)
+++ v13 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac6ad1e1d51451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf91ce5598274abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b77ba91f15545ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3f789b41ea45ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d30dc58fa84d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b77ba91f15545ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0089067e4cba49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3f789b41ea45ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>102,485</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>102,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>