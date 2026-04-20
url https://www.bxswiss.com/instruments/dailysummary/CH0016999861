--- v2 (2026-03-31)
+++ v3 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e63b65641f4145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e44ac516c1e4129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a1c7af67404869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce4b4d002a64ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660ea3c566bb4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a1c7af67404869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d142e4bfd3c4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce4b4d002a64ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>103,868</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>