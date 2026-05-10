--- v3 (2026-04-20)
+++ v4 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e44ac516c1e4129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b864874832446e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce4b4d002a64ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R635f4554dd364f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d142e4bfd3c4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce4b4d002a64ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638e38b070c04030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R635f4554dd364f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,785</x:t>
-[...53 lines deleted...]
-          <x:t>104,650</x:t>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,234</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>104,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>