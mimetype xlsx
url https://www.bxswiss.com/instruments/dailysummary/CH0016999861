--- v4 (2026-05-10)
+++ v5 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b864874832446e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e91900a30d4557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R635f4554dd364f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0787304a12c4430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638e38b070c04030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R635f4554dd364f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d2926e5d2544bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0787304a12c4430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>104,137</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...370 lines deleted...]
-          <x:t>104,659</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>