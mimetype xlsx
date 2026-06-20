--- v5 (2026-05-31)
+++ v6 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e91900a30d4557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2a6c5bdae5471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0787304a12c4430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44368d7fa3c64f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d2926e5d2544bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0787304a12c4430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7441000cd1f54a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44368d7fa3c64f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,549</x:t>
-[...522 lines deleted...]
-          <x:t>104,299</x:t>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>