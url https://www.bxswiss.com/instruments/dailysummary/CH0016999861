--- v6 (2026-06-20)
+++ v7 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2a6c5bdae5471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d591eea6784334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44368d7fa3c64f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb03fdd2062a747fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7441000cd1f54a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44368d7fa3c64f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858181f6a4b24af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb03fdd2062a747fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>103,076</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,209</x:t>
-[...264 lines deleted...]
-          <x:t>104,448</x:t>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,135</x:t>
-[...21 lines deleted...]
-          <x:t>103,742</x:t>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>