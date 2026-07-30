--- v7 (2026-07-10)
+++ v8 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d591eea6784334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422ce43557df4a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb03fdd2062a747fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2826bc6b62ce489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858181f6a4b24af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb03fdd2062a747fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68077b53f47142b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2826bc6b62ce489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,246</x:t>
-[...603 lines deleted...]
-          <x:t>104,700</x:t>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>