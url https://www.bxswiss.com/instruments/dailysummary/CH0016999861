--- v8 (2026-07-30)
+++ v9 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422ce43557df4a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae75dd69ea94e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2826bc6b62ce489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73474308871f4e92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68077b53f47142b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2826bc6b62ce489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3385548f401484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73474308871f4e92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>104,179</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>103,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>103,299</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>