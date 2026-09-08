--- v9 (2026-08-19)
+++ v10 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae75dd69ea94e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra355fc0cac004e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73474308871f4e92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad230b8ef19740a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3385548f401484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73474308871f4e92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066b3d5aa0574125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad230b8ef19740a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,764</x:t>
-[...382 lines deleted...]
-          <x:t>103,272</x:t>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>