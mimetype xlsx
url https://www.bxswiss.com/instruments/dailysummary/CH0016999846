--- v4 (2026-03-14)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e65d5996774c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12118d6c7aa749c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e0bfed519b4b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2447a10acf0f4110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfadcdcca4ca244eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e0bfed519b4b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25ae2d06fef40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2447a10acf0f4110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...446 lines deleted...]
-          <x:t>74,395</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>74,467</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,426</x:t>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>