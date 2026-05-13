--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12118d6c7aa749c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7397f211c8f41c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2447a10acf0f4110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0502b829a84d4e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25ae2d06fef40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2447a10acf0f4110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9896848e992c4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0502b829a84d4e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>74,396</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,167</x:t>
-[...80 lines deleted...]
-          <x:t>74,162</x:t>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,333</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,361</x:t>
-[...171 lines deleted...]
-          <x:t>74,460</x:t>
+          <x:t>74,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>