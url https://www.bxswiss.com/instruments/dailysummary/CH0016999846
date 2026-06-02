--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7397f211c8f41c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref05b969c25a421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0502b829a84d4e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462e5f5c42c34248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9896848e992c4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0502b829a84d4e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2d63fceb4e460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462e5f5c42c34248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,361</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>74,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,326</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>