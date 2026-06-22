--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref05b969c25a421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd71e88783984857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462e5f5c42c34248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ff141e656d4344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2d63fceb4e460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462e5f5c42c34248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710a839348f14953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ff141e656d4344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,431</x:t>
-[...31 lines deleted...]
-          <x:t>74,036</x:t>
+          <x:t>74,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...343 lines deleted...]
-          <x:t>74,346</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>