--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd71e88783984857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d0ae558458448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ff141e656d4344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18f3aa0f102460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710a839348f14953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ff141e656d4344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra859590b970c4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18f3aa0f102460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>74,137</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,326</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>74,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>