--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d0ae558458448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62b2379837540fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18f3aa0f102460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf8c36bc3904eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra859590b970c4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18f3aa0f102460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40e399d27ba4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf8c36bc3904eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>74,147</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,147</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>74,438</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...408 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,340</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>