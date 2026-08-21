--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62b2379837540fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8568d38cfc4ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf8c36bc3904eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re016953a760549e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40e399d27ba4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf8c36bc3904eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf33ba3cfba4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re016953a760549e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>