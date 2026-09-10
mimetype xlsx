--- v11 (2026-08-21)
+++ v12 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8568d38cfc4ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5cfa20ba0c41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re016953a760549e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f829787b3b243c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf33ba3cfba4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re016953a760549e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0591b386411469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f829787b3b243c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,529</x:t>
-[...350 lines deleted...]
-          <x:t>73,692</x:t>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,679</x:t>
-[...80 lines deleted...]
-          <x:t>73,639</x:t>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>