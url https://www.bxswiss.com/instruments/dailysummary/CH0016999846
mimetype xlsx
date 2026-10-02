--- v12 (2026-09-10)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5cfa20ba0c41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19781980c75f4811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f829787b3b243c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c2354cd7434a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0591b386411469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f829787b3b243c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ab575491474af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c2354cd7434a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>73,692</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,679</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>73,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,609</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>73,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>