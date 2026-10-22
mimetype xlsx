--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19781980c75f4811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e8437edc4e4ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c2354cd7434a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45de0b6e60e4e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ab575491474af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c2354cd7434a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ca22bd85724804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45de0b6e60e4e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0016999846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>72,856</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>72,906</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,705</x:t>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,929</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>72,761</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,696</x:t>
-[...301 lines deleted...]
-          <x:t>72,921</x:t>
+          <x:t>73,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>