--- v5 (2026-03-27)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f8f587330841a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9294175365364f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3797fb712c9841e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a36c5308fbd47c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7f14945c8842a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3797fb712c9841e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95980ad2ed5f48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a36c5308fbd47c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMI ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0008899764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>