--- v6 (2026-04-17)
+++ v7 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9294175365364f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f484ea6525a4bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a36c5308fbd47c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff0b97c8f0b64fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95980ad2ed5f48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a36c5308fbd47c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e3a88d0e044e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff0b97c8f0b64fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMI ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0008899764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>