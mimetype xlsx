--- v7 (2026-05-12)
+++ v8 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f484ea6525a4bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4920d50d2b643c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff0b97c8f0b64fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcb15933b304960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e3a88d0e044e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff0b97c8f0b64fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b8de4c8adc4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcb15933b304960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMI ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0008899764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>