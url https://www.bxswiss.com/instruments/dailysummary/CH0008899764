--- v8 (2026-06-01)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4920d50d2b643c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47a8c1f747c40d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcb15933b304960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5d2eb268db43ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b8de4c8adc4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcb15933b304960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a56f65415594dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5d2eb268db43ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMI ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0008899764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>