--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47a8c1f747c40d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e08cd1f7ce4aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5d2eb268db43ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb384b311d52489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a56f65415594dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5d2eb268db43ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5c28173d574156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb384b311d52489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMI ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0008899764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>