--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e08cd1f7ce4aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7e33dc57ee420b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb384b311d52489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba98e122c394c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5c28173d574156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb384b311d52489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7ff3a2c4b045bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba98e122c394c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMI ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0008899764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>148,370</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,392</x:t>
-[...11 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>146,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,190</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>