--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7e33dc57ee420b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf73c80bf34e470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba98e122c394c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac17a412e054482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7ff3a2c4b045bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba98e122c394c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5932342d787b4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac17a412e054482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMI ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0008899764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>