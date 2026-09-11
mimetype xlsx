--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf73c80bf34e470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610f9ccc20f7458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac17a412e054482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26314dece3554e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5932342d787b4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac17a412e054482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4259bdda8042ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26314dece3554e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMI ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0008899764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,852</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>148,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>