--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610f9ccc20f7458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528c41f77077498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26314dece3554e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3f8fbc59f94d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4259bdda8042ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26314dece3554e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb724082cee4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3f8fbc59f94d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMI ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0008899764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,962</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>148,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,781</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>