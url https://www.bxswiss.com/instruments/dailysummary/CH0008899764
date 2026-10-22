--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528c41f77077498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322568fc92704d03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c3f8fbc59f94d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7523fcddf004c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb724082cee4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c3f8fbc59f94d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc3cc2279d643cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7523fcddf004c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) SMI ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0008899764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>