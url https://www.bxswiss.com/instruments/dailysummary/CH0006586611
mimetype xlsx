--- v11 (2026-09-08)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2c334edbfe4d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38422087c4a4976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc06627a8ba54817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e832748df644528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908a2fda42464f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc06627a8ba54817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9d386cae4f41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e832748df644528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - TopGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0006586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>359,960</x:t>
-[...259 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>360,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>359,760</x:t>
-[...4 lines deleted...]
-          <x:t>357,850</x:t>
+          <x:t>360,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>358,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>357,490</x:t>
-[...58 lines deleted...]
-          <x:t>359,000</x:t>
+          <x:t>359,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>