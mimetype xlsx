--- v12 (2026-10-16)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38422087c4a4976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeccb20c03f142db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e832748df644528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab94011d26b945d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9d386cae4f41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e832748df644528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cfe22532a44f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab94011d26b945d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - TopGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0006586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>356,890</x:t>
+          <x:t>351,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>02.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>358,320</x:t>
-[...252 lines deleted...]
-          <x:t>355,610</x:t>
+          <x:t>353,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>