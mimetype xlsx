--- v4 (2026-03-14)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a98e9e68644a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb683a70faaba492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfeafdcdd4b94cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58cdc1d0b8d4a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4b8242144a4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfeafdcdd4b94cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f124c602c341ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58cdc1d0b8d4a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - TopGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0006586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>310,160</x:t>
-[...139 lines deleted...]
-          <x:t>313,210</x:t>
+          <x:t>312,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>314,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...262 lines deleted...]
-          <x:t>300,380</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>