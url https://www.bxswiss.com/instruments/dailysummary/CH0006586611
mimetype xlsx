--- v5 (2026-04-24)
+++ v6 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb683a70faaba492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d26bcad954e496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58cdc1d0b8d4a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree04d8bf45e74a86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f124c602c341ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58cdc1d0b8d4a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010a0febce1b4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree04d8bf45e74a86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - TopGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0006586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...468 lines deleted...]
-          <x:t>321,680</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>318,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>321,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>320,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>