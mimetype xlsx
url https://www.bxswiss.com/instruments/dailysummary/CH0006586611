--- v6 (2026-05-29)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d26bcad954e496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba480b377c3d40d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree04d8bf45e74a86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c55913697f4b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010a0febce1b4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree04d8bf45e74a86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c90f7812d5492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c55913697f4b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - TopGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0006586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>325,470</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>324,870</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>324,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,730</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>