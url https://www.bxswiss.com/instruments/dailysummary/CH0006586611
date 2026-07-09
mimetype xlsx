--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba480b377c3d40d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eeb8ed3c3154ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c55913697f4b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9458981780554ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c90f7812d5492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c55913697f4b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1fa493517c74c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9458981780554ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - TopGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0006586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>344,190</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>337,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,400</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>