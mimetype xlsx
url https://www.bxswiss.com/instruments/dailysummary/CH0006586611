--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eeb8ed3c3154ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2357268b3f840cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9458981780554ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcafab2125846422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1fa493517c74c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9458981780554ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1c0a226fa84f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcafab2125846422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - TopGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0006586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>345,510</x:t>
-[...414 lines deleted...]
-          <x:t>347,170</x:t>
+          <x:t>345,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>