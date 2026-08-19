--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2357268b3f840cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107b2c5c467b4842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcafab2125846422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fae840c043949df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1c0a226fa84f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcafab2125846422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a4e42298014539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fae840c043949df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - TopGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0006586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>349,610</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>346,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>