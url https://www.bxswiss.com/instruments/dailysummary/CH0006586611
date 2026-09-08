--- v10 (2026-08-19)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107b2c5c467b4842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2c334edbfe4d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fae840c043949df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc06627a8ba54817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a4e42298014539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fae840c043949df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908a2fda42464f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc06627a8ba54817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LUKB Expert Effektenfonds - TopGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0006586611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>355,310</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>361,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>