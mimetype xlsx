--- v13 (2026-08-31)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6474563184e64738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa22525f10244673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5591ad73d5b14809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf39dfbeeb454a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf1fac03237c496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5591ad73d5b14809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f105c02f8247a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf39dfbeeb454a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 100 Index-Fund Switzerland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0002788807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>10.787,500</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.582,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.592,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.572,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.365,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.325,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.330,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.335,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.462,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.395,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.330,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.335,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.390,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.492,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.390,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.472,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.452,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.487,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.385,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.370,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.517,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.370,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.512,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.557,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.457,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.527,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.557,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.567,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.487,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.492,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.502,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.437,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.457,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.527,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.557,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.487,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.492,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.577,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.587,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.502,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.562,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.552,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.432,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.432,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.387,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.242,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.272,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.267,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.290,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.327,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.315,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.412,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.387,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.375,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.270,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.370,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>