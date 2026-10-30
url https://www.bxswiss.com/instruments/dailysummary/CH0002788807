--- v14 (2026-10-09)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa22525f10244673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d53d0fa35644f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf39dfbeeb454a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc82f42c3f90e4c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f105c02f8247a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf39dfbeeb454a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15313f51421a4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc82f42c3f90e4c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 100 Index-Fund Switzerland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0002788807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10.582,500</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.577,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.587,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.502,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.497,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.562,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.552,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.432,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.432,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.387,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.242,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.272,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.267,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.290,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.327,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.315,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.412,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.387,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.415,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.375,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.270,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.370,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.445,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.425,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.435,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.562,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.435,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.472,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.482,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.607,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.482,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.592,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>10.370,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.617,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.737,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.777,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.747,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.832,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.892,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.887,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.870,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.835,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.847,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.895,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.945,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.940,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.892,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.962,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.882,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.927,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.992,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.982,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.062,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>