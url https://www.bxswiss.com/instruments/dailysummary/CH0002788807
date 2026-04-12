--- v5 (2026-03-14)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e09ebe423ca4c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2fcc9c9abc4cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459dafb06fbd4774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de9094bcee34755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2872c439f20d4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459dafb06fbd4774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84768ac4d6a441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de9094bcee34755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 100 Index-Fund Switzerland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0002788807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.552,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.587,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.512,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.532,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.522,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.587,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.532,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.475,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.602,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.450,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.512,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.532,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.582,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.457,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.557,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.630,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.602,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.635,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.635,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.462,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.487,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.387,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.392,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.272,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.272,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.307,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.165,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.230,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.262,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.207,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.312,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.470,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.430,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.427,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.462,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.422,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.392,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.392,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.307,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.327,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.327,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.415,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.452,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.442,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.522,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.677,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.692,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.665,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.587,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.660,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.655,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.645,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.507,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.532,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.815,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.762,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.702,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.755,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.860,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.925,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.965,000</x:t>
-[...404 lines deleted...]
-          <x:t>9.987,500</x:t>
+          <x:t>9.845,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.855,000</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>9.512,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>