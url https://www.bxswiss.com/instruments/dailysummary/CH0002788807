--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2fcc9c9abc4cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a82f2eba22489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de9094bcee34755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2951b699a950427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84768ac4d6a441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de9094bcee34755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941c76dbb430437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2951b699a950427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 100 Index-Fund Switzerland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0002788807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9.552,500</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.452,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.442,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.522,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.677,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.692,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.665,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.587,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.512,500</x:t>
+          <x:t>9.660,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.655,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.645,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.507,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.532,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.815,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.860,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.752,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.762,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.860,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.925,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.845,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.855,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.835,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.820,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.940,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.910,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.920,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.875,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.030,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.950,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.900,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.845,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.960,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.955,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.875,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.785,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.745,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.740,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.860,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>