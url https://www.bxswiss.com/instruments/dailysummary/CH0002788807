--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a82f2eba22489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296d96fc3cc5402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2951b699a950427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a58c20bdb094eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941c76dbb430437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2951b699a950427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243559a963f84dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a58c20bdb094eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 100 Index-Fund Switzerland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0002788807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>9.815,000</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.985,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.950,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.900,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.845,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.960,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.955,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.915,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.860,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.752,500</x:t>
-[...38 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>9.875,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.785,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.745,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.740,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.860,000</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.785,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.795,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.862,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.837,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.080,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.950,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.020,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.050,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.065,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.950,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.950,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.920,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.855,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.880,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.925,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.845,000</x:t>
-[...43 lines deleted...]
-          <x:t>9.890,000</x:t>
+          <x:t>9.800,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.870,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.960,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.960,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.925,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.940,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>9.860,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.015,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.875,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.965,000</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.095,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.070,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.145,000</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.985,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.930,000</x:t>
-[...220 lines deleted...]
-          <x:t>9.860,000</x:t>
+          <x:t>10.135,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.060,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.130,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>