--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296d96fc3cc5402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be1c4e31ff04288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a58c20bdb094eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1b73d3bbdc4943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243559a963f84dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a58c20bdb094eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra50f0bd710f24650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1b73d3bbdc4943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 100 Index-Fund Switzerland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0002788807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.915,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.800,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.870,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.960,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.960,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.965,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10.005,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.940,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.965,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.025,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.095,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.070,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9.985,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.930,000</x:t>
-[...11 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>10.135,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.060,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.130,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.145,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.220,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.255,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.230,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.185,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.160,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.215,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.020,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.045,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.940,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.990,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>9.955,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.095,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.065,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.035,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.080,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>9.950,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.080,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.050,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.045,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.135,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.020,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>10.130,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.115,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>