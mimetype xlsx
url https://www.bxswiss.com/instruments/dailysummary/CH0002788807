--- v9 (2026-06-11)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be1c4e31ff04288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2def75e0bc4948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1b73d3bbdc4943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d7f29d1f51741c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra50f0bd710f24650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1b73d3bbdc4943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156e24c8f53a440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d7f29d1f51741c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 100 Index-Fund Switzerland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0002788807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>9.925,000</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.015,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.020,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.010,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.045,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.020,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.035,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.940,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>10.025,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.990,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.995,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.095,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.015,000</x:t>
-[...11 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>9.995,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.065,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.080,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.080,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.050,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.055,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.045,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.135,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.020,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.145,000</x:t>
-[...85 lines deleted...]
-          <x:t>10.177,500</x:t>
+          <x:t>10.115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.230,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.125,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.185,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>10.190,000</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.265,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.325,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.250,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.190,000</x:t>
-[...220 lines deleted...]
-          <x:t>10.115,000</x:t>
+          <x:t>10.300,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.417,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.417,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.305,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.325,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.370,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.330,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.345,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.325,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.375,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.355,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.395,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.325,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.360,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.410,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.447,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.377,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.447,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.610,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.590,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.607,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.602,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.677,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.605,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.630,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.600,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.700,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.725,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.630,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.670,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.622,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.567,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.587,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>