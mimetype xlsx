--- v10 (2026-07-01)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2def75e0bc4948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfabeeb724c4bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d7f29d1f51741c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0196dcc92c5044f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156e24c8f53a440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d7f29d1f51741c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12c735b65ff4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0196dcc92c5044f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 100 Index-Fund Switzerland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0002788807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.350,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.395,000</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>10.410,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.320,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.410,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.397,500</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.622,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.652,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.567,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.587,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.795,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.820,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.735,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.820,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.835,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.712,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.672,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.567,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.602,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.622,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.660,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.592,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.650,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.680,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.685,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.645,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.697,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.640,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.667,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.607,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.672,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.577,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.627,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.707,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.672,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.587,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.667,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.677,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.702,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.647,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.647,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.707,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.632,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>