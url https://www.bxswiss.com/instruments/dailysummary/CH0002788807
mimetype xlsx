--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfabeeb724c4bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60cec5b3865b46b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0196dcc92c5044f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f76d8c8e8349fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12c735b65ff4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0196dcc92c5044f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R763c523319e34ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f76d8c8e8349fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 100 Index-Fund Switzerland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0002788807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.680,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.685,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.645,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.697,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.640,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.667,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.607,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.710,000</x:t>
-[...4 lines deleted...]
-          <x:t>10.602,500</x:t>
+          <x:t>10.672,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.577,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.657,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.637,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.627,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.707,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.652,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.672,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.587,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.667,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.677,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.732,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.657,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10.702,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.647,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10.657,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.647,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.707,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.632,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.687,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.692,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.667,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.702,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.692,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.517,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.617,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.607,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.707,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.607,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.682,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.672,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.862,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.672,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.862,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.862,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.807,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.777,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.717,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.737,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.787,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.855,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.835,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>10.687,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.960,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.910,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.920,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.940,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>