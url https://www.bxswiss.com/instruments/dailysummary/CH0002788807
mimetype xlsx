--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60cec5b3865b46b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6474563184e64738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f76d8c8e8349fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5591ad73d5b14809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R763c523319e34ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f76d8c8e8349fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf1fac03237c496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5591ad73d5b14809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS 100 Index-Fund Switzerland PD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0002788807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>10.637,500</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.867,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.777,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.717,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.737,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.787,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.855,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.835,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.885,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.940,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.960,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.900,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.910,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.920,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.955,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.905,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.940,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.965,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.970,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.920,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.820,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.840,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.860,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.890,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.860,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.875,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.792,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.737,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.727,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.777,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.712,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.627,500</x:t>
+          <x:t>10.750,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.687,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.737,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.707,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>10.632,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.810,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.687,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>10.692,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.805,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.787,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.822,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.767,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.667,500</x:t>
-[...134 lines deleted...]
-          <x:t>10.797,500</x:t>
+          <x:t>10.792,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.807,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.867,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.767,500</x:t>
+          <x:t>10.807,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.867,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.902,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.912,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.877,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.877,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.802,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.817,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.742,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.777,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.802,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.807,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.772,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.782,500</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>10.787,500</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>10.940,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>