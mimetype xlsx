--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra323c8ec538a46dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7505918dbdb4608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ee058dd9764075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef7d58ec3234cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12a7d25ce67e4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ee058dd9764075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1951a532d54d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef7d58ec3234cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Belfius Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6326784566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>