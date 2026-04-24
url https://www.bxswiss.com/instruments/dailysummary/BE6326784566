--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7505918dbdb4608" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f5826209ea4297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef7d58ec3234cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e630aa04e3d4dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1951a532d54d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef7d58ec3234cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e720159a3d42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e630aa04e3d4dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Belfius Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6326784566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,415</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,325</x:t>
-[...254 lines deleted...]
-          <x:t>94,945</x:t>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,920</x:t>
-[...328 lines deleted...]
-          <x:t>94,605</x:t>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>