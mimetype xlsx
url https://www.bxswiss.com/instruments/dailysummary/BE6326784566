--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f5826209ea4297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d10d360a85f4ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e630aa04e3d4dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3c0ea7041c4bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e720159a3d42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e630aa04e3d4dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186755b46a544e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3c0ea7041c4bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Belfius Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6326784566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>94,760</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,635</x:t>
-[...65 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,995</x:t>
-[...16 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,825</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,930</x:t>
-[...252 lines deleted...]
-          <x:t>95,050</x:t>
+          <x:t>94,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>