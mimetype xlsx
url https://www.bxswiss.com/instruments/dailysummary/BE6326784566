--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d10d360a85f4ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref93d0141aa647b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3c0ea7041c4bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd1440c38df4476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186755b46a544e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3c0ea7041c4bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5417539b90b8468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd1440c38df4476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Belfius Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6326784566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>94,825</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>95,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,135</x:t>
-[...436 lines deleted...]
-          <x:t>94,920</x:t>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>