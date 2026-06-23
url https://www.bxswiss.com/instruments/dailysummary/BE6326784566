--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref93d0141aa647b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re450dc42cf254bd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd1440c38df4476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929482085e6e4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5417539b90b8468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd1440c38df4476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bd4d04314b4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929482085e6e4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Belfius Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6326784566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,955</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,955</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,205</x:t>
-[...21 lines deleted...]
-          <x:t>95,130</x:t>
+          <x:t>95,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,075</x:t>
-[...232 lines deleted...]
-          <x:t>95,085</x:t>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,050</x:t>
-[...70 lines deleted...]
-          <x:t>95,275</x:t>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,235</x:t>
-[...112 lines deleted...]
-          <x:t>95,270</x:t>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>