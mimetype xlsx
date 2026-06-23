--- v9 (2026-06-23)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re450dc42cf254bd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re393b6dccabb4733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929482085e6e4c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f798b152d7242a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bd4d04314b4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929482085e6e4c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55bdcc3d00e8415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f798b152d7242a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Belfius Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6326784566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,57 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...5 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>