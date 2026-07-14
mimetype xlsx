--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re393b6dccabb4733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62703257e22c45aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f798b152d7242a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f34a2a43ff4114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55bdcc3d00e8415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f798b152d7242a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d862e2960404460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f34a2a43ff4114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Belfius Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6326784566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,275</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,235</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>95,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,415</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>