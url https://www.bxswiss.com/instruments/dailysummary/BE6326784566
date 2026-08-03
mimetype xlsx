--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62703257e22c45aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0000383286814b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f34a2a43ff4114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038745d7f4f042ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d862e2960404460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f34a2a43ff4114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra805559f22c84151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038745d7f4f042ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Belfius Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6326784566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,450</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,405</x:t>
-[...156 lines deleted...]
-          <x:t>95,565</x:t>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,540</x:t>
-[...6 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,605</x:t>
-[...107 lines deleted...]
-          <x:t>95,645</x:t>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,640</x:t>
-[...215 lines deleted...]
-          <x:t>95,505</x:t>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>