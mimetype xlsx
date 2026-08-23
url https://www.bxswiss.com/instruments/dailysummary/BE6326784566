--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0000383286814b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5d176f898b4fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038745d7f4f042ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68dda45a1eb447b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra805559f22c84151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038745d7f4f042ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8567cdcbb14efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68dda45a1eb447b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Belfius Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6326784566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,635</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,685</x:t>
-[...33 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,690</x:t>
-[...4 lines deleted...]
-          <x:t>95,655</x:t>
+          <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...505 lines deleted...]
-          <x:t>95,535</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>