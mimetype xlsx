--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5d176f898b4fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c52ac37e8f34c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68dda45a1eb447b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red482f4363a04f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8567cdcbb14efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68dda45a1eb447b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d7ef9a786949d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red482f4363a04f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Belfius Bank 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6326784566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,380</x:t>
-[...598 lines deleted...]
-          <x:t>95,660</x:t>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>