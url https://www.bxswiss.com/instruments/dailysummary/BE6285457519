--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1eb3c9e7f2a4256" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R526a1801d2d240a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce38942380c84a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4eafd73e7349b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6d2b6e05b34703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce38942380c84a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716c500653be4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4eafd73e7349b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6285457519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>