--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R526a1801d2d240a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16240db4771a4ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4eafd73e7349b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9974c2c6b3004a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716c500653be4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4eafd73e7349b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d19fd4b5a1a4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9974c2c6b3004a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6285457519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>92,730</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,305</x:t>
-[...16 lines deleted...]
-          <x:t>92,195</x:t>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>18.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,085</x:t>
-[...4 lines deleted...]
-          <x:t>91,465</x:t>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>91,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>