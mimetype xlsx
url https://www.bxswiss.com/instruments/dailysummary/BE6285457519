--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16240db4771a4ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93e14cbac0d47e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9974c2c6b3004a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7047005d6d74b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d19fd4b5a1a4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9974c2c6b3004a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d3b0f519d84b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7047005d6d74b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6285457519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,695</x:t>
-[...43 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,280</x:t>
-[...16 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,245</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>91,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>90,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>