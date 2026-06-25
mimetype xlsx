--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93e14cbac0d47e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0477449c9d0140e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7047005d6d74b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7b22837a424bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d3b0f519d84b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7047005d6d74b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0c710918754b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7b22837a424bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6285457519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>91,405</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>92,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>92,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>91,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>