--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0477449c9d0140e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43209ba1b6ee4a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7b22837a424bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0120886cbd4be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0c710918754b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7b22837a424bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb522d50179fa43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0120886cbd4be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6285457519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,140</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,190</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,000</x:t>
-[...156 lines deleted...]
-          <x:t>91,860</x:t>
+          <x:t>92,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>93,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>