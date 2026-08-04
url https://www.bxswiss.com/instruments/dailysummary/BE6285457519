--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43209ba1b6ee4a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68207a9ba874fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0120886cbd4be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc80405093b4e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb522d50179fa43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0120886cbd4be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1999ef9545224689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc80405093b4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6285457519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>92,580</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>92,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>