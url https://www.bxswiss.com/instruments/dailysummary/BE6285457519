--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68207a9ba874fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b380b660154449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc80405093b4e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R776b8a0e14ef4924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1999ef9545224689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc80405093b4e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042a06a50204499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R776b8a0e14ef4924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6285457519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,870</x:t>
-[...70 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>91,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,915</x:t>
-[...38 lines deleted...]
-          <x:t>91,550</x:t>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,415</x:t>
-[...48 lines deleted...]
-          <x:t>91,550</x:t>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...73 lines deleted...]
-          <x:t>91,255</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>