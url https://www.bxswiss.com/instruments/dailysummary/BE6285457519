--- v12 (2026-08-24)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b380b660154449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6af96eff99443f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R776b8a0e14ef4924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5edf525359c4cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042a06a50204499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R776b8a0e14ef4924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4299d4fe059c46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5edf525359c4cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6285457519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>90,570</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>