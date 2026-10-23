--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6af96eff99443f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8aaa6212ee4330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5edf525359c4cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7e4d2d0bf54a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4299d4fe059c46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5edf525359c4cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ab2ed883864c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7e4d2d0bf54a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 36</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6285457519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>89,500</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,010</x:t>
-[...237 lines deleted...]
-          <x:t>88,360</x:t>
+          <x:t>89,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>88,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>