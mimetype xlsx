--- v10 (2026-08-28)
+++ v11 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7079e898a44098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc18543dfea5040ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648db286f00a45ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab1ef8a11e44a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198f5994c686407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648db286f00a45ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9344d3d0204d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab1ef8a11e44a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6276040431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>94,390</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>94,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-          <x:t>18.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,230</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>94,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>94,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,205</x:t>
-[...117 lines deleted...]
-          <x:t>94,100</x:t>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>