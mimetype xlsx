--- v11 (2026-09-17)
+++ v12 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc18543dfea5040ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128aedb9d59a4fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab1ef8a11e44a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0b877945314872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9344d3d0204d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab1ef8a11e44a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c4ace8e83341fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0b877945314872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6276040431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>93,700</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,675</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>