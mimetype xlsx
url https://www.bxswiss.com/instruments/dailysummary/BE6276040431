--- v12 (2026-10-07)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128aedb9d59a4fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6431f19cd17c4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0b877945314872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad3beb25ba940e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c4ace8e83341fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0b877945314872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a083e887294d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad3beb25ba940e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anheuser-Busch 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BE6276040431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>93,695</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,440</x:t>
-[...43 lines deleted...]
-          <x:t>93,070</x:t>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,905</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>92,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>