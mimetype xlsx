--- v0 (2026-08-11)
+++ v1 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c9961920d54622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1efb10b73e44a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R0811f90ebd854d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R4bb3d256674b434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078c42bfb1d1404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0811f90ebd854d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bfa5ba25da4489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb3d256674b434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -205,32 +205,32 @@
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Today's transactions until 08:52:23</x:t>
+          <x:t>Today's transactions until 20:18:41</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>